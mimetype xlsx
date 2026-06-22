--- v0 (2026-04-09)
+++ v1 (2026-06-22)
@@ -11,746 +11,605 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="-" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="55">
+    <numFmt numFmtId="164" formatCode="&quot;Account Creation App          Account Creation App  Check out this Account Creation App if you need your users to sign-up.&quot;0"/>
+    <numFmt numFmtId="165" formatCode="&quot;Basic CRUD App          Basic CRUD AppBasic CRUD App&quot;0"/>
+    <numFmt numFmtId="166" formatCode="&quot;Book Catalog          Book Catalog  Use the Book Catalog app to manage your books and audiobooks library.&quot;0"/>
+    <numFmt numFmtId="167" formatCode="&quot;Club Management          Club Management  A basic app that allows users to manage club memberships.&quot;0"/>
+    <numFmt numFmtId="168" formatCode="&quot;Country List          Country List App  Utility app that allows you to setup and manage a list of countries in a select box.&quot;0"/>
+    <numFmt numFmtId="169" formatCode="&quot;EMAS eKYC App          EMAS eKYC app to verify identity during customer on-boarding.&quot;0"/>
+    <numFmt numFmtId="170" formatCode="&quot;EMAS OkayFace Approval App          EMAS OkayFace Approval app to approve documents using AI-based facial biometric authentication.&quot;0"/>
+    <numFmt numFmtId="171" formatCode="&quot;Employee Loan Management          Create, track, and manage your employee's loan applications.&quot;0"/>
+    <numFmt numFmtId="172" formatCode="&quot;Employee Services Portal          Employee Services Portal  A portal for Employee Self Service in an organization.&quot;0"/>
+    <numFmt numFmtId="173" formatCode="&quot;Employee Temperature Tracking App          Employee Temperature Tracking app to record daily temperature readings of the employees.&quot;0"/>
+    <numFmt numFmtId="174" formatCode="&quot;Enhanced Task Delegation          Enhanced Task DelegationA template app that integrates with the Joget Task Delegation form.&quot;0"/>
+    <numFmt numFmtId="175" formatCode="&quot;Google Maps App          Google Maps App  Demonstrates how to integrate Joget with Google Maps.&quot;0"/>
+    <numFmt numFmtId="176" formatCode="&quot;Insurance Management          Insurance Management  Administrators can manage and track their corporate insurance policies and insurance brokers.&quot;0"/>
+    <numFmt numFmtId="177" formatCode="&quot;Internal Service Request (DX)          Internal Service Request (DX)App that enables users to make and manage inter-departmental service requests&quot;0"/>
+    <numFmt numFmtId="178" formatCode="&quot;ISIC List          ISIC List App  Utility app to set up and manage the UN list of national activities code and descriptors.&quot;0"/>
+    <numFmt numFmtId="179" formatCode="&quot;Job Recruitment Management          Job Recruitment Management  Easily manage a job recruitment website for your organization on Joget.&quot;0"/>
+    <numFmt numFmtId="180" formatCode="&quot;Loan Calculator          Loan Calculator AppA free example app for a loan calculator using Joget.&quot;0"/>
+    <numFmt numFmtId="181" formatCode="&quot;Medical Reimbursement          A quick and easy Medical Reimbursement app on Joget with one approval cycle.&quot;0"/>
+    <numFmt numFmtId="182" formatCode="&quot;Meeting Room Booking App for DX            Meeting Room Booking App for DX    Book and track your organization meeting rooms with this app.&quot;0"/>
+    <numFmt numFmtId="183" formatCode="&quot;Messaging App          Messaging AppA Simple Messaging App where you can easily chat with Joget users within your organization.&quot;0"/>
+    <numFmt numFmtId="184" formatCode="&quot;NAICS List          NAICS List App  Utility app to set up and manage the North American Industry Classification System List.&quot;0"/>
+    <numFmt numFmtId="185" formatCode="&quot;Newsletter Management          Newsletter Management  Manage your electronic newsletters on Joget. The public can subscribe to receive newsletters.&quot;0"/>
+    <numFmt numFmtId="186" formatCode="&quot;On-Site Management App          On-Site ManagementOn-Site Management app to ensure every project works according to plan and minimize project delays.&quot;0"/>
+    <numFmt numFmtId="187" formatCode="&quot;Partner Opportunity Locking          Star Rating Plugin  Create, track, and manage your Partner Opportunities Locking with this app on Joget.&quot;0"/>
+    <numFmt numFmtId="188" formatCode="&quot;Process Monitoring Utility (MS-SQL)          Process Monitoring Utility For MS-SQL  Administrator utility to manage workflow processes via a front end userview.&quot;0"/>
+    <numFmt numFmtId="189" formatCode="&quot;Process Monitoring Utility (MySQL)          Process Monitoring Utility  Administrator utility to manage workflow processes via a front end userview.&quot;0"/>
+    <numFmt numFmtId="190" formatCode="&quot;Process Version Migrator Utility          Process Version Migrator  A utility app to change your apps running processes to a newer version.&quot;0"/>
+    <numFmt numFmtId="191" formatCode="&quot;Queue Safely App          Allows businesses to enable their customers to queue digitally and safely while they wait to be served.&quot;0"/>
+    <numFmt numFmtId="192" formatCode="&quot;Service Help Desk          Service Help DeskSupport your customers with the Service Help Desk app.&quot;0"/>
+    <numFmt numFmtId="193" formatCode="&quot;SigningDoc App          SigningDoc  Request electronic signatures for everyone and every enterprises.&quot;0"/>
+    <numFmt numFmtId="194" formatCode="&quot;Simple CRM          Simple CRM  Helps your business communicate with prospects, share sales information, and close deals.&quot;0"/>
+    <numFmt numFmtId="195" formatCode="&quot;Simple Employee Management          Simple Employee Management  Create, track, and manage your company's human resource records on Joget.&quot;0"/>
+    <numFmt numFmtId="196" formatCode="&quot;Simple FAQ          Simple FAQ  App to create and manage your site's Frequently Asked Questions (FAQ).&quot;0"/>
+    <numFmt numFmtId="197" formatCode="&quot;Simple Inventory Tracking          Simple Inventory Tracking  Control and track your office stationeries, consumables, and computer equipment on Joget.&quot;0"/>
+    <numFmt numFmtId="198" formatCode="&quot;Simple Payroll          Simple Payroll  Create, track, and manage your organization's payroll on Joget.&quot;0"/>
+    <numFmt numFmtId="199" formatCode="&quot;Simple Purchasing          Simple Purchasing  Create, track, and manage your company purchase orders on Joget.&quot;0"/>
+    <numFmt numFmtId="200" formatCode="&quot;Simple Visitor Management          Simple Visitor ManagementFree and simple app to track incoming business visitors to your organization.&quot;0"/>
+    <numFmt numFmtId="201" formatCode="&quot;Simple Warranty          Simple Warranty  Create, track, and manage your product's warranty registrations on Joget.&quot;0"/>
+    <numFmt numFmtId="202" formatCode="&quot;Stationery Request          Stationery Request App  A quick and easy Stationery Request App on Joget with one approval cycle.&quot;0"/>
+    <numFmt numFmtId="203" formatCode="&quot;Student Temperature Tracking App          Student Temperature Tracking App for schools to assign student QR code and take daily body temperature readings.&quot;0"/>
+    <numFmt numFmtId="204" formatCode="&quot;Task Management and Tracking App          Task Management and Tracking AppTask Management and Tracking App (TMT) to virtually monitor task progress and track the amount of time spent on each task.&quot;0"/>
+    <numFmt numFmtId="205" formatCode="&quot;test&quot;0"/>
+    <numFmt numFmtId="206" formatCode="&quot;Training Evaluation          Training Evaluation App  Track feedback on your classroom training on Joget.&quot;0"/>
+    <numFmt numFmtId="207" formatCode="&quot;Travel Advisory Tracking App          Travel Advisory Tracking  Travel Advisory Tracking app to track all visitors to your organization&quot;0"/>
+    <numFmt numFmtId="208" formatCode="&quot;Travel Request          Travel Request  Users can submit a Travel Request form and route to a designated approver.&quot;0"/>
+    <numFmt numFmtId="209" formatCode="&quot;Tutorial App: AJAX Selectbox          AJAX Selectbox App DX  Demonstration app on the usage of the AJAX Selectbox form element plugin.&quot;0"/>
+    <numFmt numFmtId="210" formatCode="&quot;Tutorial App: Candlestick Charting          Candlestick Charting  Easily generate a Candlestick Chart on Joget.&quot;0"/>
+    <numFmt numFmtId="211" formatCode="&quot;Tutorial App: Datalist          Tutorial App: DatalistTutorial app that showcases the many techniques of displaying records in a Joget datalist on Joget.&quot;0"/>
+    <numFmt numFmtId="212" formatCode="&quot;Tutorial App: Gantt Chart          Gantt Chart App  Sample app to demonstrate the use of the Joget Gantt Chart userview menu plugin.&quot;0"/>
+    <numFmt numFmtId="213" formatCode="&quot;Tutorial App: Grid          Tutorial App: Grid  This is a tutorial app that showcases the various types of Grids (Form Grid, Advanced Grid, List Grid, and Grid) in Joget forms.&quot;0"/>
+    <numFmt numFmtId="214" formatCode="&quot;Tutorial App: Joget Charts          Tutorial App: Joget ChartsTutorial app that showcases the various types of graphic charts available in Joget.&quot;0"/>
+    <numFmt numFmtId="215" formatCode="&quot;Tutorial App: JSON Form Options Binder          JSON Form Options Tutorial AppA free app demonstrating the use of the JSON Form Options Binder plugin to populate some form elements.&quot;0"/>
+    <numFmt numFmtId="216" formatCode="&quot;Tutorial App: Process Deadlines            Tutorial App: Process Deadlines  Tutorial app to demonstrate the use of process deadlines in Joget.&quot;0"/>
+    <numFmt numFmtId="217" formatCode="&quot;Tutorial App: Task Sequencer          Task Sequencer Process Tool Plugin &amp; AppSample app demonstrating the use of the Task Sequencer process tool plugin.&quot;0"/>
+    <numFmt numFmtId="218" formatCode="&quot;Tutorial App: Tree Menu          Tree Menu App&gt;Userview menu plugin to dynamically draw a tree menu in the side menu based on database records&quot;0"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="194" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="209" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="211" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="212" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="213" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="214" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="215" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="216" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="217" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="218" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A67"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="133.90234375" customWidth="true"/>
+    <col min="1" max="1" width="167.20703125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A2" s="2" t="n">
+        <v>708.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Approve Via Email 
         Approve Via Email for v6 
 Demonstration app to approve workflow activities via email replies (Email Polling).
 1391</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Asset Management and Tracking 
         Asset Management and Tracking for v6A simple asset management and tracking web application
 2453</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A5" s="3" t="n">
+        <v>11.0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A6" s="4" t="n">
+        <v>302.0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A7" s="5" t="n">
+        <v>272.0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A8" s="6" t="n">
+        <v>283.0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A9" s="7" t="n">
+        <v>3.0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A10" s="8" t="n">
+        <v>13.0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A11" s="9" t="n">
+        <v>345.0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A12" s="10" t="n">
+        <v>1035.0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A13" s="11" t="n">
+        <v>155.0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A14" s="12" t="n">
+        <v>300.0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A15" s="13" t="n">
+        <v>568.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>HR Expenses Claim v6 
         HR Expenses Claim v6 
 App designed for employees to submit and HOD to approve expense claims online.
 2650</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A17" s="14" t="n">
+        <v>198.0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A18" s="15" t="n">
+        <v>235.0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A19" s="16" t="n">
+        <v>183.0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A20" s="17" t="n">
+        <v>396.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Joget User Mgnt Utility v6 &amp; DX 
         Joget User Management UtilityEasily add and manage Joget user accounts, departments, grades, groups, and organization.
 1433</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A22" s="18" t="n">
+        <v>259.0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A23" s="19" t="n">
+        <v>254.0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A24" s="20" t="n">
+        <v>142.0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A25" s="21" t="n">
+        <v>439.0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A26" s="22" t="n">
+        <v>51.0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A27" s="23" t="n">
+        <v>139.0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A28" s="24" t="n">
+        <v>142.0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A29" s="25" t="n">
+        <v>71.0</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A30" s="26" t="n">
+        <v>93.0</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A31" s="27" t="n">
+        <v>450.0</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A32" s="28" t="n">
+        <v>147.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Purchase Requisition for v6 
         Purchase Requisition for v6App for employees to submit purchase requisitions for management approval.
 2018</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A34" s="29" t="n">
+        <v>8.0</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A35" s="30" t="n">
+        <v>1785.0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A36" s="31" t="n">
+        <v>1.0</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A37" s="32" t="n">
+        <v>740.0</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A38" s="33" t="n">
+        <v>590.0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A39" s="34" t="n">
+        <v>163.0</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A40" s="35" t="n">
+        <v>514.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Simple Invoicing 
         Simple Invoicing 
 Create, track, and manage your company's invoices in 4 easy steps.
 741</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Simple Leave &amp; Vacation 
         Simple Leave &amp; Vacation for v6 
 Create, track, and manage your employees' leave with this Simple Leave &amp; Vacation Management app.
 1528</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A43" s="36" t="n">
+        <v>329.0</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A44" s="37" t="n">
+        <v>508.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Simple Quotation 
         Simple Quotation 
 Create, track, and manage your company's quotations in 4 easy steps.
 558</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A46" s="38" t="n">
+        <v>324.0</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A47" s="39" t="n">
+        <v>119.0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A48" s="40" t="n">
+        <v>310.0</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A49" s="41" t="n">
+        <v>179.0</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A50" s="42" t="n">
+        <v>293.0</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="inlineStr">
-[...3 lines deleted...]
-        </is>
+      <c r="A51" s="43" t="n">
+        <v>6.0</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A52" s="44" t="n">
+        <v>336.0</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A53" s="45" t="n">
+        <v>164.0</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A54" s="46" t="n">
+        <v>751.0</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A55" s="47" t="n">
+        <v>185.0</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A56" s="48" t="n">
+        <v>209.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Tutorial App: Customize Theme Colors 
         Tutorial App: Customize Theme ColorsA tutorial app with three examples on how you can customize the v5 userview theme colors.
 277</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A58" s="49" t="n">
+        <v>508.0</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A59" s="50" t="n">
+        <v>421.0</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A60" s="51" t="n">
+        <v>559.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Tutorial App: Hash Variable 
         Tutorial App: Hash VariableTutorial app that showcases the techniques of using hash variables on Joget v5 Enterprise.
 348</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A62" s="52" t="n">
+        <v>530.0</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A63" s="53" t="n">
+        <v>311.0</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A64" s="54" t="n">
+        <v>377.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Tutorial App: Section Wizard &amp; Section Tab 
         Section Wizard App v6 
 Demonstration app on the usage of Section Wizard and Section Tab form element plugins.
 424</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A66" s="55" t="n">
+        <v>282.0</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A67" s="56" t="n">
+        <v>109.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>