--- v0 (2026-04-09)
+++ v1 (2026-06-22)
@@ -11,635 +11,515 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="-" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="49">
+    <numFmt numFmtId="164" formatCode="&quot;Aggregate Datalist Binder Plugin          Aggregate Datalist Binder Plugin  A datalist binder to generate an aggregated dataset from your selected form.&quot;0"/>
+    <numFmt numFmtId="165" formatCode="&quot;AJAX Select Box Plugin          AJAX Select BoxA select box using AJAX and a datalist to retrieve its options.&quot;0"/>
+    <numFmt numFmtId="166" formatCode="&quot;API Builder Addon For DX          API Builder Addon For DXA no-code/low-code solution to create customized JSON APIs for Joget apps.&quot;0"/>
+    <numFmt numFmtId="167" formatCode="&quot;Beanshell Datalist Formatter Plugin          Beanshell Datalist Formatter PluginExert full control via bean shell on a datalist column's display format with this plugin..&quot;0"/>
+    <numFmt numFmtId="168" formatCode="&quot;Card Viewer Userview Menu Plugin          Card Viewer Userview MenuPlugin to display datalist records as cards in a userview menu.&quot;0"/>
+    <numFmt numFmtId="169" formatCode="&quot;Classic HTML Userview Menu          Classic HTML Userview MenuPlugin to add HTML scripts in userview menu.&quot;0"/>
+    <numFmt numFmtId="170" formatCode="&quot;Color Datalist Formatter Plugin          Color Datalist Formatter PluginDatalist formatter to display color based on hex color codes&quot;0"/>
+    <numFmt numFmtId="171" formatCode="&quot;Color Picker Plugin          Color PickerForm element for users to pick a color from a palette.&quot;0"/>
+    <numFmt numFmtId="172" formatCode="&quot;Condition Participant Plugin          Condition Participant PluginPlugin allows you to add Javascript rules when assigning participants in a process swimlane.&quot;0"/>
+    <numFmt numFmtId="173" formatCode="&quot;Date Formatter Hash Variable Plugin          Date Formatter Hash Variable PluginUse this hash variable plugin to convert date values from one date format to another.&quot;0"/>
+    <numFmt numFmtId="174" formatCode="&quot;Download PDF Datalist Action Plugin          Download PDF Datalist Action Plugin  Plugin to print form record(s) to PDF, without opening the form.&quot;0"/>
+    <numFmt numFmtId="175" formatCode="&quot;Duplicate Data Plugin          Duplicate Data PluginUse this form element plugin to easily clone an existing record.&quot;0"/>
+    <numFmt numFmtId="176" formatCode="&quot;Email With Process Audit Trail PDF Plugin          Email With Process Audit Trail PDF  Plugin to send an email to the designated recipient(s) on completion of a workflow assignment.&quot;0"/>
+    <numFmt numFmtId="177" formatCode="&quot;Email With Template Plugin          Email With Template Plugin  Use this plugin to auto include a static header and footer HTML to a workflow email message.&quot;0"/>
+    <numFmt numFmtId="178" formatCode="&quot;Enhanced Load Balanced Participant Plugin          Enhanced Load Balanced ParticipantUse this plugin to automatically assign tasks to a user within selected parameters that has the least number of total assignments.&quot;0"/>
+    <numFmt numFmtId="179" formatCode="&quot;Enhanced Theme Plugin          Enhanced Theme  Enhanced Theme with auto collapse/expand side menu.&quot;0"/>
+    <numFmt numFmtId="180" formatCode="&quot;File Link Datalist Formatter Plugin          File Link Datalist Formatter Plugin  Plugin to display a file upload field column as a download link in datalist.&quot;0"/>
+    <numFmt numFmtId="181" formatCode="&quot;Form File Manager Plugin          Form File Manager PluginA userview menu plugin to manage all your form file attachments in Joget.&quot;0"/>
+    <numFmt numFmtId="182" formatCode="&quot;Full Text Search Filter Plugin          Full Text Search Datalist Plugin  Use this datalist filter plugin to perform a Full Text Search across multiple columns in a list.&quot;0"/>
+    <numFmt numFmtId="183" formatCode="&quot;Gantt Chart Plugin          Gantt Chart Plugin  Plugin to display a Gantt Chart in userview menu.&quot;0"/>
+    <numFmt numFmtId="184" formatCode="&quot;Hyperlink Options Filter Plugin          Hyperlink Options Filter  Plugins to display the field value and total count based on your selected field in the datalist filter.&quot;0"/>
+    <numFmt numFmtId="185" formatCode="&quot;Image Datalist Formatter          Image Datalist FormatterDatalist formatter to display images from image file paths.&quot;0"/>
+    <numFmt numFmtId="186" formatCode="&quot;Javascript Condition Formatter Plugin          Javascript Condition Formatter PluginControl your datalist column display format using Condition Formatter Datalist Plugin..&quot;0"/>
+    <numFmt numFmtId="187" formatCode="&quot;JSON Form Options Binder Plugin          JSON Form Options PluginA form options binder plugin to GET JSON data to populate select box form elements.&quot;0"/>
+    <numFmt numFmtId="188" formatCode="&quot;Kerberos Directory Manager Plugin          A Joget plugin for Single Sign-On (SSO) user authentication to Active Directory.&quot;0"/>
+    <numFmt numFmtId="189" formatCode="&quot;Liferay Directory Manager Plugin          Liferay Directory Manager Plugin  Plugin to integrate Joget users with Liferay users.&quot;0"/>
+    <numFmt numFmtId="190" formatCode="&quot;Load Balanced Group Participant Plugin          Load Balanced Group Participant PluginThis participant plugin will assign tasks to a user in a selected group that has the least number of total assignments.&quot;0"/>
+    <numFmt numFmtId="191" formatCode="&quot;Mobile Push Notification Plugin          Mobile Push Notification Plugin  Plugin to send notifications to your mobile phone instead of emails, when a user receives a new task.&quot;0"/>
+    <numFmt numFmtId="192" formatCode="&quot;Mood Rating Plugin          Mood Rating Plugin  A form element plugin for users to rate content or sites using smiley emoticons.&quot;0"/>
+    <numFmt numFmtId="193" formatCode="&quot;Multi Store Binders Plugin          Multi Store BindersEnable the use of multiple store binders in a form or section.&quot;0"/>
+    <numFmt numFmtId="194" formatCode="&quot;Multirow Condition Form Binder          Multirow Condition Form BinderForm Binder to allow conditional, selective storing and loading of multi-row-enabled form element to store multi-row data in database table.&quot;0"/>
+    <numFmt numFmtId="195" formatCode="&quot;Not Permission Plugin          Not Permission Plugin  Permission plugin to reverse the value of the selected permission plugin.&quot;0"/>
+    <numFmt numFmtId="196" formatCode="&quot;OpenID Connect Directory Manager Plugin          This directory manager plugin enables the use of OpenID Connect to authenticate users to sign in to Joget.&quot;0"/>
+    <numFmt numFmtId="197" formatCode="&quot;Process Enhancement Plugin DX          Process Enhancement Plugin DXA suite of plugins to automatically generates the approval and rejection buttons in the datalist and form screens.&quot;0"/>
+    <numFmt numFmtId="198" formatCode="&quot;Property Hash Variable Plugin          Property Hash Variable Plugin  Plugin to retrieve a property value from any properties file.&quot;0"/>
+    <numFmt numFmtId="199" formatCode="&quot;Protected Text Field Form Plugin          Protected Text Field Form Plugin  Plugin to protect and encrypt the data captured in a text field.&quot;0"/>
+    <numFmt numFmtId="200" formatCode="&quot;Push Notification Plugin Tool          Push Notification Plugin Tool  Plugin that enables the ability to send push notification in a process tool, can be used in post processing form or part of process flow.&quot;0"/>
+    <numFmt numFmtId="201" formatCode="&quot;Report Builder Addon For DX          Report Builder Addon For DXA no-code/low-code solution to create customized reports for Joget apps.&quot;0"/>
+    <numFmt numFmtId="202" formatCode="&quot;Signature Hash Variable Plugin          Signature Hash Variable PluginDisplay signatures from the Signature form element in email notifications.&quot;0"/>
+    <numFmt numFmtId="203" formatCode="&quot;Slack Notification Plugin          Slack Notification Plugin  Plugin to send a message to the corresponding Slack Messaging user on new process tasks.&quot;0"/>
+    <numFmt numFmtId="204" formatCode="&quot;Slack Webhook Plugin          Slack Webhook Plugin  A process tool plugin you can include in your app process flow to send messages to Slack app.&quot;0"/>
+    <numFmt numFmtId="205" formatCode="&quot;Star Rating Plugin          Star Rating Plugin  A form element that users can easily click to rate your website or product or services.&quot;0"/>
+    <numFmt numFmtId="206" formatCode="&quot;Subform Repeater Plugin          Subform Repeater Plugin  A plugin to add a subform that is repeated (multiple rows) to display child records.&quot;0"/>
+    <numFmt numFmtId="207" formatCode="&quot;Submission Stats Generator Plugin          Submission Stats Generator Plugin  Plugin to generate a form submission statistical chart.&quot;0"/>
+    <numFmt numFmtId="208" formatCode="&quot;Task Sequencer Plugin          Task Sequencer Plugin Process ToolThis plugin allows a process to be traversed with endless possible flow permutations.&quot;0"/>
+    <numFmt numFmtId="209" formatCode="&quot;Tooltip Form Element Plugin            Tooltip Form Element  Add an on-screen help text or tooltip in your Joget form with this plugin.&quot;0"/>
+    <numFmt numFmtId="210" formatCode="&quot;Tree Menu Plugin          Tree Menu PluginUserview menu plugin to dynamically draw a tree menu in the userview sidebar menu based on database records.&quot;0"/>
+    <numFmt numFmtId="211" formatCode="&quot;User Notification (Customizable)          User Notification (Customizable) Plugin  Plugin that upgrades the current user notification with more customizable options.&quot;0"/>
+    <numFmt numFmtId="212" formatCode="&quot;Workflow Variable Update Process Tool          Workflow Variable Update Process ToolA process tool plugin to easily update any number of workflow variables in your process.&quot;0"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
       <color indexed="9"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="18"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="180" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="181" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="182" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="183" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="184" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="185" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="186" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="187" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="188" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="189" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="190" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="191" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="192" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="193" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="194" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="195" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="196" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="197" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="198" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="199" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="202" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="204" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="205" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="206" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="207" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="208" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="209" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="210" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="211" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="212" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:A56"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="140.36328125" customWidth="true"/>
+    <col min="1" max="1" width="174.99609375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A2" s="2" t="n">
+        <v>408.0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A3" s="3" t="n">
+        <v>392.0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A4" s="4" t="n">
+        <v>477.0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A5" s="5" t="n">
+        <v>312.0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A6" s="6" t="n">
+        <v>152.0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A7" s="7" t="n">
+        <v>83.0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A8" s="8" t="n">
+        <v>133.0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A9" s="9" t="n">
+        <v>108.0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A10" s="10" t="n">
+        <v>71.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Datalist Hash Variable Plugin v6 
         Datalist Hash Variable Plugin v6Use this plugin to easily display grid-style information in Joget.
 120</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A12" s="11" t="n">
+        <v>183.0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A13" s="12" t="n">
+        <v>941.0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A14" s="13" t="n">
+        <v>190.0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A15" s="14" t="n">
+        <v>373.0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A16" s="15" t="n">
+        <v>409.0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A17" s="16" t="n">
+        <v>108.0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A18" s="17" t="n">
+        <v>391.0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A19" s="18" t="n">
+        <v>766.0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A20" s="19" t="n">
+        <v>629.0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A21" s="20" t="n">
+        <v>438.0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A22" s="21" t="n">
+        <v>294.0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A23" s="22" t="n">
+        <v>252.0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A24" s="23" t="n">
+        <v>144.0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A25" s="24" t="n">
+        <v>266.0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A26" s="25" t="n">
+        <v>394.0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A27" s="26" t="n">
+        <v>478.0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A28" s="27" t="n">
+        <v>230.0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A29" s="28" t="n">
+        <v>112.0</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A30" s="29" t="n">
+        <v>510.0</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A31" s="30" t="n">
+        <v>120.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Multi Datalist Formatters Plugin 
         This plugin allows a maximum of 5 datalist formatter plugins to be used together to transform your datalist column values.
 14</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A33" s="31" t="n">
+        <v>74.0</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A34" s="32" t="n">
+        <v>324.0</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A35" s="33" t="n">
+        <v>192.0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A36" s="34" t="n">
+        <v>9.0</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A37" s="35" t="n">
+        <v>607.0</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A38" s="36" t="n">
+        <v>289.0</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A39" s="37" t="n">
+        <v>286.0</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A40" s="38" t="n">
+        <v>268.0</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A41" s="39" t="n">
+        <v>618.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>SAML Directory Manager Plugin 
         SAML Directory Manager Plugin 
 Plugin for Single Sign-on (SSO) session/user authentication from SAML 2.0 Identity Providers.
-449</t>
+450</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Scheduler Plugin 
         Scheduler Plugin v6 &amp; DXThis userview menu plugin is used to schedule jobs to run at a specific date and time via CRON expression.
 601</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Section Tab Plugin 
         Section Tab Plugin v6 DX 
 Plugin to change the display of a form's many sections to a horizontal tabs display.
 489</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Section Wizard Plugin 
         Section Wizard Plugin v6 DX 
 Plugin to display a form's many sections in a horizontal tab/wizard display.
 521</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A46" s="40" t="n">
+        <v>94.0</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A47" s="41" t="n">
+        <v>104.0</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A48" s="42" t="n">
+        <v>78.0</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A49" s="43" t="n">
+        <v>207.0</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A50" s="44" t="n">
+        <v>456.0</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A51" s="45" t="n">
+        <v>285.0</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A52" s="46" t="n">
+        <v>155.0</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A53" s="47" t="n">
+        <v>408.0</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A54" s="48" t="n">
+        <v>140.0</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" t="inlineStr">
-[...5 lines deleted...]
-        </is>
+      <c r="A55" s="49" t="n">
+        <v>157.0</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" t="inlineStr">
-[...4 lines deleted...]
-        </is>
+      <c r="A56" s="50" t="n">
+        <v>670.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>